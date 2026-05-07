--- v1 (2026-03-22)
+++ v2 (2026-05-07)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Параметры</t>
   </si>
   <si>
     <t>Стоимость</t>
   </si>
   <si>
     <t>Дата формирования:</t>
   </si>
   <si>
     <t>Телефон:</t>
   </si>
   <si>
     <t>+7 (499) 397-75-77</t>
   </si>
   <si>
-    <t>22.03.2026</t>
+    <t>07.05.2026</t>
   </si>
   <si>
     <t>«Берёзакерамика» фасадная</t>
   </si>
   <si>
     <t>BRICK STONE бежевый</t>
   </si>
   <si>
     <t>250х75 мм</t>
   </si>
   <si>
     <t>Wall серый</t>
   </si>
   <si>
     <t>245х65 мм  7 мм</t>
   </si>
   <si>
     <t>AKITA бежевый</t>
   </si>
   <si>
     <t>245x65 мм 7 мм</t>
   </si>
   <si>
     <t>Brick wall табачный</t>
   </si>