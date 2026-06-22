--- v2 (2026-05-07)
+++ v3 (2026-06-22)
@@ -14,71 +14,71 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Плитка" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Параметры</t>
   </si>
   <si>
     <t>Стоимость</t>
   </si>
   <si>
     <t>Дата формирования:</t>
   </si>
   <si>
     <t>Телефон:</t>
   </si>
   <si>
     <t>+7 (499) 397-75-77</t>
   </si>
   <si>
-    <t>07.05.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>«Берёзакерамика» фасадная</t>
   </si>
   <si>
     <t>BRICK STONE бежевый</t>
   </si>
   <si>
     <t>250х75 мм</t>
   </si>
   <si>
     <t>Wall серый</t>
   </si>
   <si>
     <t>245х65 мм  7 мм</t>
   </si>
   <si>
     <t>AKITA бежевый</t>
   </si>
   <si>
     <t>245x65 мм 7 мм</t>
   </si>
   <si>
     <t>Brick wall табачный</t>
   </si>
@@ -232,318 +232,330 @@
   <si>
     <t xml:space="preserve"> 600х300 мм 9 мм</t>
   </si>
   <si>
     <t>Tambre G натурал</t>
   </si>
   <si>
     <t>418х418х8</t>
   </si>
   <si>
     <t>AVERNO G</t>
   </si>
   <si>
     <t>418Х418 ММ</t>
   </si>
   <si>
     <t>Burgos G натурал</t>
   </si>
   <si>
     <t>418х418 мм 8 мм</t>
   </si>
   <si>
     <t>Guernsey коричневый</t>
   </si>
   <si>
+    <t>«Керамин» фасадная</t>
+  </si>
+  <si>
+    <t>Айдахо 2</t>
+  </si>
+  <si>
+    <t>245 x 65 x 7 мм / 0.27 кг</t>
+  </si>
+  <si>
+    <t>Айдахо 3</t>
+  </si>
+  <si>
+    <t>Айдахо 4</t>
+  </si>
+  <si>
+    <t>245 х 65 х 7 мм / 0,27 кг</t>
+  </si>
+  <si>
+    <t>Амстердам 2</t>
+  </si>
+  <si>
+    <t>Амстердам 4</t>
+  </si>
+  <si>
+    <t>Амстердам шейд</t>
+  </si>
+  <si>
+    <t>Колорадо 1</t>
+  </si>
+  <si>
+    <t>Колорадо 2</t>
+  </si>
+  <si>
+    <t>Колорадо 3</t>
+  </si>
+  <si>
+    <t>Колорадо 4</t>
+  </si>
+  <si>
+    <t>Колорадо 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Юта 4 </t>
+  </si>
+  <si>
+    <t>245 x 65 x 7 мм / 0.26 кг</t>
+  </si>
+  <si>
+    <t>Иллинойс 2</t>
+  </si>
+  <si>
+    <t>245х65</t>
+  </si>
+  <si>
+    <t>Иллинойс 4</t>
+  </si>
+  <si>
+    <t>Колорадо 8</t>
+  </si>
+  <si>
+    <t>64x245 мм</t>
+  </si>
+  <si>
+    <t>Мичиган 1</t>
+  </si>
+  <si>
+    <t>Мичиган 3</t>
+  </si>
+  <si>
+    <t>Мичиган 7</t>
+  </si>
+  <si>
+    <t>Техас 3</t>
+  </si>
+  <si>
+    <t>Техас 6</t>
+  </si>
+  <si>
+    <t>Теннесси 1</t>
+  </si>
+  <si>
+    <t>Теннесси 2</t>
+  </si>
+  <si>
+    <t>Теннесси 3</t>
+  </si>
+  <si>
+    <t>Юта 1</t>
+  </si>
+  <si>
+    <t>Юта 2</t>
+  </si>
+  <si>
+    <t>Юта 3</t>
+  </si>
+  <si>
+    <t>Cerrad фасадная</t>
+  </si>
+  <si>
+    <t>ROTT</t>
+  </si>
+  <si>
+    <t>245 x 65 x 6.5 мм / 0.24 кг</t>
+  </si>
+  <si>
+    <t>BROWN</t>
+  </si>
+  <si>
+    <t>COUNTRY CHERRY</t>
+  </si>
+  <si>
+    <t>COUNTRY CHERRY RUSTICAL</t>
+  </si>
+  <si>
+    <t>245 x 65 x 6.5 мм / 0.22 кг</t>
+  </si>
+  <si>
+    <t>SANDY R</t>
+  </si>
+  <si>
+    <t>SANDY</t>
+  </si>
+  <si>
+    <t>Loft brick cardamon</t>
+  </si>
+  <si>
+    <t>245 x 65 x 8 мм</t>
+  </si>
+  <si>
+    <t>Loft brick chili</t>
+  </si>
+  <si>
+    <t>Loft brick curry</t>
+  </si>
+  <si>
+    <t>Loft brick masala</t>
+  </si>
+  <si>
+    <t>Loft brick pepper</t>
+  </si>
+  <si>
+    <t>Loft brick salt</t>
+  </si>
+  <si>
+    <t>Foggia gris</t>
+  </si>
+  <si>
+    <t>Piatto honey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	300 x 300 x 9 мм.</t>
+  </si>
+  <si>
+    <t>Piatto antracyt</t>
+  </si>
+  <si>
+    <t>300 x 300 x 9 мм / 1.8 кг</t>
+  </si>
+  <si>
+    <t>Piatto gris</t>
+  </si>
+  <si>
+    <t>300 x 300 x 9 мм.</t>
+  </si>
+  <si>
+    <t>Piatto sand</t>
+  </si>
+  <si>
+    <t>RETRO BRICK CHILI</t>
+  </si>
+  <si>
+    <t>245 x 65 x 8 мм / 0.27 кг</t>
+  </si>
+  <si>
+    <t>RETRO BRICK CURRY</t>
+  </si>
+  <si>
+    <t>RETRO BRICK MASALA</t>
+  </si>
+  <si>
+    <t>Retro brick salt</t>
+  </si>
+  <si>
+    <t>RETRO BRICK PEPPER</t>
+  </si>
+  <si>
+    <t>RETRO BRICK CARDAMON</t>
+  </si>
+  <si>
+    <t>DAKOTA</t>
+  </si>
+  <si>
+    <t>GOBI RUSTICAL</t>
+  </si>
+  <si>
+    <t>Old castle grey</t>
+  </si>
+  <si>
+    <t>CREAM</t>
+  </si>
+  <si>
+    <t>CREAM RUSTICAL</t>
+  </si>
+  <si>
+    <t>Kamien Aragon brick</t>
+  </si>
+  <si>
+    <t>450 x 150 x 9 мм / 1.2 кг</t>
+  </si>
+  <si>
+    <t>Elewacja gladka brazowa (brown) spec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">245 x 65 x 6.5 мм </t>
+  </si>
+  <si>
+    <t>Elewacja gladka burgund plus</t>
+  </si>
+  <si>
+    <t>245 x 65 x 6.5 мм</t>
+  </si>
+  <si>
+    <t>Elewacja rustiko alaska spec</t>
+  </si>
+  <si>
+    <t>Foggia bianco spec</t>
+  </si>
+  <si>
+    <t>Природа Арагона/Aragon natura</t>
+  </si>
+  <si>
+    <t xml:space="preserve">450 x 150 x 9 мм </t>
+  </si>
+  <si>
+    <t>CERRAD интерьерная</t>
+  </si>
+  <si>
+    <t>Burgund plus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	300 x 148 x 11 мм</t>
+  </si>
+  <si>
+    <t>Catalea beige</t>
+  </si>
+  <si>
+    <t>900 x 175 x 8 мм</t>
+  </si>
+  <si>
+    <t>Catalea bianco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catalea desert </t>
+  </si>
+  <si>
+    <t xml:space="preserve">	900 x 175 x 8 мм</t>
+  </si>
+  <si>
     <t>Cottage Cardamon</t>
   </si>
   <si>
     <t xml:space="preserve">	320 x 300 x 9 мм </t>
   </si>
   <si>
     <t>Cottage Curry</t>
   </si>
   <si>
     <t>320 x 300 x 9 мм</t>
   </si>
   <si>
-    <t>«Керамин» фасадная</t>
-[...250 lines deleted...]
-  <si>
     <t>Limeria desert rect</t>
   </si>
   <si>
     <t xml:space="preserve">597 x 597 x 8.5 мм </t>
+  </si>
+  <si>
+    <t>Гоби/Gobi</t>
+  </si>
+  <si>
+    <t>320 x 300 x 11 мм</t>
   </si>
   <si>
     <t>Tassero beige</t>
   </si>
   <si>
     <t>597 x 597 x 8.5 мм</t>
   </si>
   <si>
     <t>Gobi напольная</t>
   </si>
   <si>
     <t>300 x 300 x 11 мм</t>
   </si>
   <si>
     <t>Gobi ступень прямая</t>
   </si>
   <si>
     <t>Gobi ступень угловая</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
@@ -948,51 +960,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F440"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" topLeftCell="A1">
-      <selection activeCell="A112" sqref="A112"/>
+      <selection activeCell="A108" sqref="A108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="12.5078125" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="56.16" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.67" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.16" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="15.75">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="15.75">
       <c r="A2" s="8" t="s">
@@ -1467,839 +1479,855 @@
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="15.75">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44" t="s">
         <v>70</v>
       </c>
       <c r="C44" s="2">
         <v>825.0</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="15.75">
       <c r="A45" t="s">
         <v>71</v>
       </c>
       <c r="B45" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="2">
         <v>695.0</v>
       </c>
     </row>
     <row r="46" spans="1:6" customHeight="1" ht="15.75">
-      <c r="A46" t="s">
+      <c r="A46" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C46" s="2"/>
     </row>
     <row r="47" spans="1:6" customHeight="1" ht="15.75">
       <c r="A47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B47" t="s">
         <v>74</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="2">
+        <v>1489.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" customHeight="1" ht="15.75">
+      <c r="A48" t="s">
         <v>75</v>
       </c>
-      <c r="C47" s="2">
-[...7 lines deleted...]
-      <c r="C48" s="2"/>
+      <c r="B48" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="2">
+        <v>1489.0</v>
+      </c>
     </row>
     <row r="49" spans="1:6" customHeight="1" ht="15.75">
       <c r="A49" t="s">
+        <v>76</v>
+      </c>
+      <c r="B49" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C49" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="15.75">
       <c r="A50" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B50" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C50" s="2">
-        <v>1489.0</v>
+        <v>1289.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="15.75">
       <c r="A51" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B51" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="C51" s="2">
-        <v>1489.0</v>
+        <v>1249.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="1" ht="15.75">
       <c r="A52" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B52" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C52" s="2">
-        <v>1289.0</v>
+        <v>1249.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="1" ht="15.75">
       <c r="A53" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B53" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C53" s="2">
-        <v>1249.0</v>
+        <v>1489.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="1" ht="15.75">
       <c r="A54" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B54" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C54" s="2">
-        <v>1249.0</v>
+        <v>1489.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="15.75">
       <c r="A55" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B55" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C55" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="15.75">
       <c r="A56" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B56" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C56" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="15.75">
       <c r="A57" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B57" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C57" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="15.75">
       <c r="A58" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B58" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="C58" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="15.75">
       <c r="A59" t="s">
+        <v>88</v>
+      </c>
+      <c r="B59" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C59" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="15.75">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="C60" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="15.75">
       <c r="A61" t="s">
+        <v>91</v>
+      </c>
+      <c r="B61" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C61" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="1" ht="15.75">
       <c r="A62" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B62" t="s">
         <v>38</v>
       </c>
       <c r="C62" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="1" ht="15.75">
       <c r="A63" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B63" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="C63" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="1" ht="15.75">
       <c r="A64" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B64" t="s">
         <v>38</v>
       </c>
       <c r="C64" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="15.75">
       <c r="A65" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B65" t="s">
         <v>38</v>
       </c>
       <c r="C65" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="15.75">
       <c r="A66" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B66" t="s">
         <v>38</v>
       </c>
       <c r="C66" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="15.75">
       <c r="A67" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B67" t="s">
         <v>38</v>
       </c>
       <c r="C67" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" customHeight="1" ht="15.75">
       <c r="A68" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B68" t="s">
         <v>38</v>
       </c>
       <c r="C68" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" customHeight="1" ht="15.75">
       <c r="A69" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B69" t="s">
         <v>38</v>
       </c>
       <c r="C69" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="15.75">
       <c r="A70" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B70" t="s">
         <v>38</v>
       </c>
       <c r="C70" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="15.75">
       <c r="A71" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B71" t="s">
         <v>38</v>
       </c>
       <c r="C71" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="15.75">
       <c r="A72" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B72" t="s">
         <v>38</v>
       </c>
       <c r="C72" s="2">
         <v>1489.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="1" ht="15.75">
-      <c r="A73" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A73" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C73" s="2"/>
     </row>
     <row r="74" spans="1:6" customHeight="1" ht="15.75">
       <c r="A74" t="s">
+        <v>105</v>
+      </c>
+      <c r="B74" t="s">
+        <v>106</v>
+      </c>
+      <c r="C74" s="2">
+        <v>1642.0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" customHeight="1" ht="15.75">
+      <c r="A75" t="s">
         <v>107</v>
       </c>
-      <c r="B74" t="s">
-[...10 lines deleted...]
-      <c r="C75" s="2"/>
+      <c r="B75" t="s">
+        <v>106</v>
+      </c>
+      <c r="C75" s="2">
+        <v>1642.0</v>
+      </c>
     </row>
     <row r="76" spans="1:6" customHeight="1" ht="15.75">
       <c r="A76" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B76" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C76" s="2">
         <v>1642.0</v>
       </c>
     </row>
     <row r="77" spans="1:6" customHeight="1" ht="15.75">
       <c r="A77" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B77" t="s">
         <v>110</v>
       </c>
       <c r="C77" s="2">
         <v>1642.0</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="1" ht="15.75">
       <c r="A78" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B78" t="s">
         <v>110</v>
       </c>
       <c r="C78" s="2">
         <v>1642.0</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="1" ht="15.75">
       <c r="A79" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B79" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="C79" s="2">
         <v>1642.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" customHeight="1" ht="15.75">
       <c r="A80" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B80" t="s">
         <v>114</v>
       </c>
       <c r="C80" s="2">
-        <v>1642.0</v>
+        <v>2295.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="1" ht="15.75">
       <c r="A81" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B81" t="s">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="C81" s="2">
-        <v>1642.0</v>
+        <v>2295.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" customHeight="1" ht="15.75">
       <c r="A82" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B82" t="s">
-        <v>118</v>
+        <v>38</v>
       </c>
       <c r="C82" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="83" spans="1:6" customHeight="1" ht="15.75">
       <c r="A83" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B83" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="C83" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" customHeight="1" ht="15.75">
       <c r="A84" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B84" t="s">
         <v>38</v>
       </c>
       <c r="C84" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="1" ht="15.75">
       <c r="A85" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B85" t="s">
-        <v>118</v>
+        <v>38</v>
       </c>
       <c r="C85" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="86" spans="1:6" customHeight="1" ht="15.75">
       <c r="A86" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B86" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="C86" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="87" spans="1:6" customHeight="1" ht="15.75">
       <c r="A87" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B87" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="C87" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="88" spans="1:6" customHeight="1" ht="15.75">
       <c r="A88" t="s">
+        <v>123</v>
+      </c>
+      <c r="B88" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C88" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="89" spans="1:6" customHeight="1" ht="15.75">
       <c r="A89" t="s">
         <v>125</v>
       </c>
       <c r="B89" t="s">
         <v>126</v>
       </c>
       <c r="C89" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="90" spans="1:6" customHeight="1" ht="15.75">
       <c r="A90" t="s">
         <v>127</v>
       </c>
       <c r="B90" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C90" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="91" spans="1:6" customHeight="1" ht="15.75">
       <c r="A91" t="s">
+        <v>128</v>
+      </c>
+      <c r="B91" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C91" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="92" spans="1:6" customHeight="1" ht="15.75">
       <c r="A92" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B92" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
       <c r="C92" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" customHeight="1" ht="15.75">
       <c r="A93" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B93" t="s">
-        <v>133</v>
+        <v>38</v>
       </c>
       <c r="C93" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="94" spans="1:6" customHeight="1" ht="15.75">
       <c r="A94" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B94" t="s">
         <v>38</v>
       </c>
       <c r="C94" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="95" spans="1:6" customHeight="1" ht="15.75">
       <c r="A95" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B95" t="s">
         <v>38</v>
       </c>
       <c r="C95" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="96" spans="1:6" customHeight="1" ht="15.75">
       <c r="A96" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B96" t="s">
         <v>38</v>
       </c>
       <c r="C96" s="2">
         <v>2295.0</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="15.75">
       <c r="A97" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>135</v>
       </c>
       <c r="C97" s="2">
-        <v>2295.0</v>
+        <v>1823.0</v>
       </c>
     </row>
     <row r="98" spans="1:6" customHeight="1" ht="15.75">
       <c r="A98" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B98" t="s">
-        <v>38</v>
+        <v>110</v>
       </c>
       <c r="C98" s="2">
-        <v>2295.0</v>
+        <v>1755.0</v>
       </c>
     </row>
     <row r="99" spans="1:6" customHeight="1" ht="15.75">
       <c r="A99" t="s">
-        <v>139</v>
+        <v>137</v>
+      </c>
+      <c r="B99" t="s">
+        <v>38</v>
       </c>
       <c r="C99" s="2">
-        <v>1823.0</v>
+        <v>1890.0</v>
       </c>
     </row>
     <row r="100" spans="1:6" customHeight="1" ht="15.75">
       <c r="A100" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B100" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="C100" s="2">
-        <v>1755.0</v>
+        <v>1914.0</v>
       </c>
     </row>
     <row r="101" spans="1:6" customHeight="1" ht="15.75">
       <c r="A101" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B101" t="s">
-        <v>38</v>
+        <v>110</v>
       </c>
       <c r="C101" s="2">
-        <v>1890.0</v>
+        <v>1914.0</v>
       </c>
     </row>
     <row r="102" spans="1:6" customHeight="1" ht="15.75">
       <c r="A102" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B102" t="s">
-        <v>110</v>
+        <v>141</v>
       </c>
       <c r="C102" s="2">
-        <v>1914.0</v>
+        <v>2310.0</v>
       </c>
     </row>
     <row r="103" spans="1:6" customHeight="1" ht="15.75">
       <c r="A103" t="s">
+        <v>142</v>
+      </c>
+      <c r="B103" t="s">
         <v>143</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="2">
-        <v>1914.0</v>
+        <v>1642.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" customHeight="1" ht="15.75">
       <c r="A104" t="s">
         <v>144</v>
       </c>
       <c r="B104" t="s">
         <v>145</v>
       </c>
       <c r="C104" s="2">
-        <v>2310.0</v>
+        <v>1642.0</v>
       </c>
     </row>
     <row r="105" spans="1:6" customHeight="1" ht="15.75">
       <c r="A105" t="s">
         <v>146</v>
       </c>
       <c r="B105" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C105" s="2">
-        <v>1350.0</v>
+        <v>1823.0</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="1" ht="15.75">
       <c r="A106" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B106" t="s">
-        <v>147</v>
+        <v>114</v>
       </c>
       <c r="C106" s="2">
-        <v>1350.0</v>
+        <v>2295.0</v>
       </c>
     </row>
     <row r="107" spans="1:6" customHeight="1" ht="15.75">
       <c r="A107" t="s">
+        <v>148</v>
+      </c>
+      <c r="B107" t="s">
         <v>149</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="2">
+        <v>2228.0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" customHeight="1" ht="15.75">
+      <c r="A108" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="C107" s="2">
-[...12 lines deleted...]
-      </c>
+      <c r="C108" s="2"/>
     </row>
     <row r="109" spans="1:6" customHeight="1" ht="15.75">
       <c r="A109" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B109" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C109" s="2">
-        <v>1642.0</v>
+        <v>2025.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="1" ht="15.75">
       <c r="A110" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B110" t="s">
         <v>154</v>
       </c>
       <c r="C110" s="2">
-        <v>1823.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="15.75">
       <c r="A111" t="s">
+        <v>155</v>
+      </c>
+      <c r="B111" t="s">
+        <v>154</v>
+      </c>
+      <c r="C111" s="2">
+        <v>1350.0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" customHeight="1" ht="15.75">
+      <c r="A112" t="s">
         <v>156</v>
       </c>
-      <c r="B111" t="s">
-[...7 lines deleted...]
-      <c r="A112" s="8" t="s">
+      <c r="B112" t="s">
         <v>157</v>
       </c>
-      <c r="C112" s="2"/>
+      <c r="C112" s="2">
+        <v>1350.0</v>
+      </c>
     </row>
     <row r="113" spans="1:6" customHeight="1" ht="15.75">
       <c r="A113" t="s">
         <v>158</v>
       </c>
       <c r="B113" t="s">
         <v>159</v>
       </c>
       <c r="C113" s="2">
-        <v>2025.0</v>
+        <v>1620.0</v>
       </c>
     </row>
     <row r="114" spans="1:6" customHeight="1" ht="15.75">
       <c r="A114" t="s">
         <v>160</v>
       </c>
       <c r="B114" t="s">
         <v>161</v>
       </c>
       <c r="C114" s="2">
-        <v>1080.0</v>
+        <v>1620.0</v>
       </c>
     </row>
     <row r="115" spans="1:6" customHeight="1" ht="15.75">
       <c r="A115" t="s">
         <v>162</v>
       </c>
       <c r="B115" t="s">
         <v>163</v>
       </c>
       <c r="C115" s="2">
         <v>1080.0</v>
       </c>
     </row>
     <row r="116" spans="1:6" customHeight="1" ht="15.75">
       <c r="A116" t="s">
         <v>164</v>
       </c>
       <c r="B116" t="s">
         <v>165</v>
       </c>
       <c r="C116" s="2">
-        <v>675.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" customHeight="1" ht="15.75">
       <c r="A117" t="s">
         <v>166</v>
       </c>
       <c r="B117" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C117" s="2">
-        <v>135.0</v>
+        <v>1080.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="1" ht="15.75">
       <c r="A118" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B118" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C118" s="2">
+        <v>675.0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" customHeight="1" ht="15.75">
+      <c r="A119" t="s">
+        <v>170</v>
+      </c>
+      <c r="B119" t="s">
+        <v>169</v>
+      </c>
+      <c r="C119" s="2">
         <v>135.0</v>
       </c>
     </row>
-    <row r="119" spans="1:6" customHeight="1" ht="15.75">
-[...1 lines deleted...]
-    </row>
     <row r="120" spans="1:6" customHeight="1" ht="15.75">
-      <c r="C120" s="2"/>
+      <c r="A120" t="s">
+        <v>171</v>
+      </c>
+      <c r="B120" t="s">
+        <v>169</v>
+      </c>
+      <c r="C120" s="2">
+        <v>135.0</v>
+      </c>
     </row>
     <row r="121" spans="1:6" customHeight="1" ht="15.75">
       <c r="C121" s="2"/>
     </row>
     <row r="122" spans="1:6" customHeight="1" ht="15.75">
       <c r="C122" s="2"/>
     </row>
     <row r="123" spans="1:6" customHeight="1" ht="15.75">
       <c r="C123" s="2"/>
     </row>
     <row r="124" spans="1:6" customHeight="1" ht="15.75">
       <c r="C124" s="2"/>
     </row>
     <row r="125" spans="1:6" customHeight="1" ht="15.75">
       <c r="C125" s="2"/>
     </row>
     <row r="126" spans="1:6" customHeight="1" ht="15.75">
       <c r="C126" s="2"/>
     </row>
     <row r="127" spans="1:6" customHeight="1" ht="15.75">
       <c r="C127" s="2"/>
     </row>
     <row r="128" spans="1:6" customHeight="1" ht="15.75">
       <c r="C128" s="2"/>
     </row>
@@ -3223,53 +3251,53 @@
     </row>
     <row r="435" spans="1:6" customHeight="1" ht="15.75">
       <c r="C435" s="2"/>
     </row>
     <row r="436" spans="1:6" customHeight="1" ht="15.75">
       <c r="C436" s="2"/>
     </row>
     <row r="437" spans="1:6" customHeight="1" ht="15.75">
       <c r="C437" s="2"/>
     </row>
     <row r="438" spans="1:6" customHeight="1" ht="15.75">
       <c r="C438" s="2"/>
     </row>
     <row r="439" spans="1:6" customHeight="1" ht="15.75">
       <c r="C439" s="2"/>
     </row>
     <row r="440" spans="1:6" customHeight="1" ht="15.75">
       <c r="C440" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D2:F4"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A27:C27"/>
-    <mergeCell ref="A48:C48"/>
-[...1 lines deleted...]
-    <mergeCell ref="A112:C112"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="A108:C108"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">