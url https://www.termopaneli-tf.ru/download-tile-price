--- v3 (2026-06-22)
+++ v4 (2026-08-07)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Плитка" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Параметры</t>
   </si>
   <si>
     <t>Стоимость</t>
   </si>
   <si>
     <t>Дата формирования:</t>
   </si>
   <si>
     <t>Телефон:</t>
   </si>
   <si>
     <t>+7 (499) 397-75-77</t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>07.08.2026</t>
   </si>
   <si>
     <t>«Берёзакерамика» фасадная</t>
   </si>
   <si>
     <t>BRICK STONE бежевый</t>
   </si>
   <si>
     <t>250х75 мм</t>
   </si>
   <si>
     <t>Wall серый</t>
   </si>
   <si>
     <t>245х65 мм  7 мм</t>
   </si>
   <si>
     <t>AKITA бежевый</t>
   </si>
   <si>
     <t>245x65 мм 7 мм</t>
   </si>
   <si>
     <t>Brick wall табачный</t>
   </si>
@@ -526,109 +526,124 @@
   <si>
     <t>Limeria desert rect</t>
   </si>
   <si>
     <t xml:space="preserve">597 x 597 x 8.5 мм </t>
   </si>
   <si>
     <t>Гоби/Gobi</t>
   </si>
   <si>
     <t>320 x 300 x 11 мм</t>
   </si>
   <si>
     <t>Tassero beige</t>
   </si>
   <si>
     <t>597 x 597 x 8.5 мм</t>
   </si>
   <si>
     <t>Gobi напольная</t>
   </si>
   <si>
     <t>300 x 300 x 11 мм</t>
   </si>
   <si>
-    <t>Gobi ступень прямая</t>
-[...2 lines deleted...]
-    <t>Gobi ступень угловая</t>
+    <t>Гоби/Gobi ступень прямая</t>
+  </si>
+  <si>
+    <t>Гоби/Gobi ступень угловая</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$р.-419]#,##0.00"/>
     <numFmt numFmtId="165" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9EAD3"/>
         <bgColor rgb="FFCCFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAD1DC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -651,61 +666,61 @@
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection locked="true" hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection locked="true" hidden="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection locked="true" hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection locked="true" hidden="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="165" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection locked="true" hidden="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="true">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aea2ee9622cacbed89df8e0e5c941.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
@@ -953,51 +968,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F440"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" topLeftCell="A1">
       <selection activeCell="A108" sqref="A108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="12.5078125" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="56.16" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.67" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.16" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="15.75">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -2271,62 +2286,62 @@
         <v>167</v>
       </c>
       <c r="C117" s="2">
         <v>1080.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="1" ht="15.75">
       <c r="A118" t="s">
         <v>168</v>
       </c>
       <c r="B118" t="s">
         <v>169</v>
       </c>
       <c r="C118" s="2">
         <v>675.0</v>
       </c>
     </row>
     <row r="119" spans="1:6" customHeight="1" ht="15.75">
       <c r="A119" t="s">
         <v>170</v>
       </c>
       <c r="B119" t="s">
         <v>169</v>
       </c>
       <c r="C119" s="2">
-        <v>135.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="1" ht="15.75">
       <c r="A120" t="s">
         <v>171</v>
       </c>
       <c r="B120" t="s">
         <v>169</v>
       </c>
       <c r="C120" s="2">
-        <v>135.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="121" spans="1:6" customHeight="1" ht="15.75">
       <c r="C121" s="2"/>
     </row>
     <row r="122" spans="1:6" customHeight="1" ht="15.75">
       <c r="C122" s="2"/>
     </row>
     <row r="123" spans="1:6" customHeight="1" ht="15.75">
       <c r="C123" s="2"/>
     </row>
     <row r="124" spans="1:6" customHeight="1" ht="15.75">
       <c r="C124" s="2"/>
     </row>
     <row r="125" spans="1:6" customHeight="1" ht="15.75">
       <c r="C125" s="2"/>
     </row>
     <row r="126" spans="1:6" customHeight="1" ht="15.75">
       <c r="C126" s="2"/>
     </row>
     <row r="127" spans="1:6" customHeight="1" ht="15.75">
       <c r="C127" s="2"/>
     </row>
     <row r="128" spans="1:6" customHeight="1" ht="15.75">
       <c r="C128" s="2"/>